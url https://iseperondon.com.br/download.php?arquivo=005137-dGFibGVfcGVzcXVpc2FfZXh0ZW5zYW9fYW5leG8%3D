--- v0 (2026-05-01)
+++ v1 (2026-06-22)
@@ -1,47 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="451C7E90" w14:textId="77777777" w:rsidR="00D56DFC" w:rsidRPr="00F120CA" w:rsidRDefault="00D56DFC" w:rsidP="00D56DFC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F120CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>TÍTULO NA LÍNGUA VERNÁCULA: subtítulo (se houver)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71304562" w14:textId="77777777" w:rsidR="00D56DFC" w:rsidRPr="00F120CA" w:rsidRDefault="00D56DFC" w:rsidP="00D56DFC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -1000,51 +1001,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00F120CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[1 linha simples]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="643FE25E" w14:textId="77777777" w:rsidR="00D56DFC" w:rsidRPr="00F120CA" w:rsidRDefault="00D56DFC" w:rsidP="00D56DFC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F120CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APÊNDICE </w:t>
       </w:r>
       <w:r w:rsidRPr="00F120CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(OPCIONAL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC2A49" w14:textId="77777777" w:rsidR="00D56DFC" w:rsidRPr="00F120CA" w:rsidRDefault="00D56DFC" w:rsidP="00D56DFC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F120CA">
         <w:rPr>
@@ -1183,58 +1183,58 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E628C6C" w14:textId="77777777" w:rsidR="00B13305" w:rsidRDefault="00B13305">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B13305" w:rsidSect="0038214A">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39A473BE" w14:textId="77777777" w:rsidR="009201A4" w:rsidRDefault="009201A4" w:rsidP="00D56DFC">
+    <w:p w14:paraId="68DEEA1B" w14:textId="77777777" w:rsidR="004E0B84" w:rsidRDefault="004E0B84" w:rsidP="00D56DFC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="147E9828" w14:textId="77777777" w:rsidR="009201A4" w:rsidRDefault="009201A4" w:rsidP="00D56DFC">
+    <w:p w14:paraId="7392AB84" w14:textId="77777777" w:rsidR="004E0B84" w:rsidRDefault="004E0B84" w:rsidP="00D56DFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
@@ -1264,58 +1264,58 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AE8AB1E" w14:textId="77777777" w:rsidR="009201A4" w:rsidRDefault="009201A4" w:rsidP="00D56DFC">
+    <w:p w14:paraId="7563C8B7" w14:textId="77777777" w:rsidR="004E0B84" w:rsidRDefault="004E0B84" w:rsidP="00D56DFC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D6B223F" w14:textId="77777777" w:rsidR="009201A4" w:rsidRDefault="009201A4" w:rsidP="00D56DFC">
+    <w:p w14:paraId="039CB4D4" w14:textId="77777777" w:rsidR="004E0B84" w:rsidRDefault="004E0B84" w:rsidP="00D56DFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="75EEB481" w14:textId="77777777" w:rsidR="00D56DFC" w:rsidRPr="00665853" w:rsidRDefault="00D56DFC" w:rsidP="00D56DFC">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00665853">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00665853">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="23"/>
@@ -1402,50 +1402,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00665853">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-mail: enderecoeletronico@autor.com.br</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="541871145"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:tbl>
         <w:tblPr>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:bottom w:val="single" w:sz="18" w:space="0" w:color="808080"/>
             <w:insideV w:val="single" w:sz="18" w:space="0" w:color="808080"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="72" w:type="dxa"/>
             <w:left w:w="115" w:type="dxa"/>
             <w:bottom w:w="72" w:type="dxa"/>
             <w:right w:w="115" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPr>
         <w:tblGrid>
           <w:gridCol w:w="7926"/>
           <w:gridCol w:w="1145"/>
         </w:tblGrid>
         <w:tr w:rsidR="00E307FE" w:rsidRPr="00D94956" w14:paraId="53869A1F" w14:textId="77777777" w:rsidTr="009977DF">
           <w:trPr>
             <w:trHeight w:val="288"/>
           </w:trPr>
           <w:tc>
@@ -1530,168 +1531,172 @@
             </w:tcPr>
             <w:p w14:paraId="682B0D51" w14:textId="77777777" w:rsidR="00F41523" w:rsidRDefault="00F41523" w:rsidP="009977DF">
               <w:pPr>
                 <w:pStyle w:val="Cabealho"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F81BD"/>
                   <w:szCs w:val="36"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
             <w:p w14:paraId="6F7AF0B9" w14:textId="77777777" w:rsidR="00F41523" w:rsidRDefault="00F41523" w:rsidP="009977DF">
               <w:pPr>
                 <w:pStyle w:val="Cabealho"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F81BD"/>
                   <w:szCs w:val="36"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
-            <w:p w14:paraId="4D29B160" w14:textId="56AABF54" w:rsidR="00E307FE" w:rsidRDefault="00E307FE" w:rsidP="009977DF">
+            <w:p w14:paraId="4D29B160" w14:textId="3DCFD96D" w:rsidR="00E307FE" w:rsidRDefault="00E307FE" w:rsidP="009977DF">
               <w:pPr>
                 <w:pStyle w:val="Cabealho"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F81BD"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="007C18FB">
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F81BD"/>
                   <w:szCs w:val="36"/>
                 </w:rPr>
                 <w:t>20</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F81BD"/>
                   <w:szCs w:val="36"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
-              <w:r w:rsidR="00350501">
+              <w:r w:rsidR="00E514FE">
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F81BD"/>
                   <w:szCs w:val="36"/>
                 </w:rPr>
-                <w:t>5</w:t>
+                <w:t>6</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
-      <w:p w14:paraId="6DD386D4" w14:textId="77777777" w:rsidR="0038214A" w:rsidRDefault="00000000" w:rsidP="00E307FE">
+      <w:p w14:paraId="6DD386D4" w14:textId="77777777" w:rsidR="0038214A" w:rsidRDefault="004E0B84" w:rsidP="00E307FE">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="66E85E9C" w14:textId="77777777" w:rsidR="0038214A" w:rsidRDefault="0038214A" w:rsidP="0038214A">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="9071"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D56DFC"/>
     <w:rsid w:val="000E2B04"/>
     <w:rsid w:val="000F37E5"/>
     <w:rsid w:val="00112308"/>
     <w:rsid w:val="00293CFF"/>
     <w:rsid w:val="002F4696"/>
     <w:rsid w:val="00332CEF"/>
     <w:rsid w:val="00350501"/>
     <w:rsid w:val="00360ABB"/>
     <w:rsid w:val="0038214A"/>
     <w:rsid w:val="0049646C"/>
+    <w:rsid w:val="004E0B84"/>
     <w:rsid w:val="005556AC"/>
     <w:rsid w:val="00593DEA"/>
     <w:rsid w:val="00636307"/>
+    <w:rsid w:val="00636922"/>
     <w:rsid w:val="007C7818"/>
     <w:rsid w:val="00870C6B"/>
     <w:rsid w:val="00891412"/>
     <w:rsid w:val="008F6807"/>
     <w:rsid w:val="009201A4"/>
     <w:rsid w:val="00B13305"/>
     <w:rsid w:val="00C46D9B"/>
     <w:rsid w:val="00D073F6"/>
     <w:rsid w:val="00D12259"/>
     <w:rsid w:val="00D56DFC"/>
     <w:rsid w:val="00E307FE"/>
+    <w:rsid w:val="00E514FE"/>
     <w:rsid w:val="00F1508F"/>
     <w:rsid w:val="00F41523"/>
     <w:rsid w:val="00F513AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2092,50 +2097,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D56DFC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>