--- v0 (2026-05-01)
+++ v1 (2026-06-22)
@@ -1,162 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="123D8CC7" w14:textId="77777777" w:rsidR="002B21AF" w:rsidRPr="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E4E6FB4" w14:textId="6DF4AD78" w:rsidR="002B21AF" w:rsidRPr="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>AUTORIZAÇÃO PARA SUBMISSÃO DE TRABALHO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02203C30" w14:textId="1952CA42" w:rsidR="002B21AF" w:rsidRPr="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
+    <w:p w14:paraId="02203C30" w14:textId="19E44572" w:rsidR="002B21AF" w:rsidRPr="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>À COMISSÃO CIENTÍFICA DA X</w:t>
       </w:r>
       <w:r w:rsidR="00377DC3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B21AF">
+      <w:r w:rsidR="00575C91">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> JORNADA CIENTÍFICA DA ISEPE RONDON</w:t>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B21AF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>JORNADA CIENTÍFICA DA ISEPE RONDON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B59C6D1" w14:textId="77777777" w:rsidR="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="695DFF98" w14:textId="77777777" w:rsidR="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DD69097" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3451F948" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5291DE50" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRPr="002B21AF" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F44054B" w14:textId="4769D9AC" w:rsidR="00215DE1" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
+    <w:p w14:paraId="4F44054B" w14:textId="361E1A09" w:rsidR="00215DE1" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Autorizo o(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>acadêmico(s)</w:t>
       </w:r>
@@ -172,110 +180,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00377DC3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
       <w:r w:rsidR="00BE0ABB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>do Curso de _______________________________________,</w:t>
       </w:r>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>a submeter à Comissão Científica da X Jornada Científica da ISEPE Rondon o trabalho com título ___________________________________________________________</w:t>
+        <w:t xml:space="preserve">a submeter à Comissão Científica da </w:t>
+      </w:r>
+      <w:r w:rsidR="00575C91">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>XVI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B21AF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jornada Científica da ISEPE Rondon o trabalho com título ___________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00377DC3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, o qual declaro ter sido elaborado sob minha orientação e supervisão. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142BE3F8" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C7C1DD2" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="155D9740" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRPr="002B21AF" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20E8522B" w14:textId="2B4738BD" w:rsidR="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="00215DE1">
+    <w:p w14:paraId="20E8522B" w14:textId="6EFA77CA" w:rsidR="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="00215DE1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Marechal Cândido Rondon - PR, _____ de ______ de 202</w:t>
+        <w:t xml:space="preserve">Marechal Cândido Rondon - PR, _____ de ______ </w:t>
       </w:r>
-      <w:r w:rsidR="00215DE1">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B21AF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B21AF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7091A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3FF5C6" w14:textId="44FB5EF9" w:rsidR="00215DE1" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62AAF763" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F151599" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
@@ -371,68 +405,82 @@
     </w:p>
     <w:p w14:paraId="621C90ED" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38FFD9D8" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="380F8DDC" w14:textId="77777777" w:rsidR="00215DE1" w:rsidRDefault="00215DE1" w:rsidP="002B21AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33F1CF83" w14:textId="6B95630B" w:rsidR="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="00215DE1">
+    <w:p w14:paraId="33F1CF83" w14:textId="3B2BBCBF" w:rsidR="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="00215DE1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Marechal Cândido Rondon -PR, _____ de _________ de 202</w:t>
+        <w:t xml:space="preserve">Marechal Cândido Rondon -PR, _____ de _________ </w:t>
       </w:r>
-      <w:r w:rsidR="00215DE1">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B21AF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B21AF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7091A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315DB47F" w14:textId="77777777" w:rsidR="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AFA1824" w14:textId="77777777" w:rsidR="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32AE8960" w14:textId="77777777" w:rsidR="002B21AF" w:rsidRDefault="002B21AF" w:rsidP="002B21AF">
       <w:pPr>
         <w:rPr>
@@ -484,58 +532,58 @@
       </w:pPr>
       <w:r w:rsidRPr="002B21AF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Assinatura do(a) aluno(a)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00713FE5" w:rsidRPr="0012406E" w:rsidSect="0012406E">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1416" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60F0CBE4" w14:textId="77777777" w:rsidR="00223FD6" w:rsidRDefault="00223FD6" w:rsidP="00DD3596">
+    <w:p w14:paraId="6BF65754" w14:textId="77777777" w:rsidR="00966896" w:rsidRDefault="00966896" w:rsidP="00DD3596">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="526FF2DD" w14:textId="77777777" w:rsidR="00223FD6" w:rsidRDefault="00223FD6" w:rsidP="00DD3596">
+    <w:p w14:paraId="4B74308E" w14:textId="77777777" w:rsidR="00966896" w:rsidRDefault="00966896" w:rsidP="00DD3596">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -688,73 +736,78 @@
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r w:rsidRPr="00097281">
       <w:rPr>
         <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>www.iseperondon.com.br</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30545DD8" w14:textId="77777777" w:rsidR="00223FD6" w:rsidRDefault="00223FD6" w:rsidP="00DD3596">
+    <w:p w14:paraId="1FE6B839" w14:textId="77777777" w:rsidR="00966896" w:rsidRDefault="00966896" w:rsidP="00DD3596">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B498D13" w14:textId="77777777" w:rsidR="00223FD6" w:rsidRDefault="00223FD6" w:rsidP="00DD3596">
+    <w:p w14:paraId="26E19F96" w14:textId="77777777" w:rsidR="00966896" w:rsidRDefault="00966896" w:rsidP="00DD3596">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43DDD363" w14:textId="77777777" w:rsidR="00B079F7" w:rsidRDefault="00000000">
+  <w:p w14:paraId="43DDD363" w14:textId="77777777" w:rsidR="00B079F7" w:rsidRDefault="00575C91">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidR="00575C91">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0897F398">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark68548213" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:451.85pt;height:553.95pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Iseop_IconeLogo" gain="19661f" blacklevel="22938f"/>
@@ -898,119 +951,129 @@
           </w:r>
         </w:p>
         <w:p w14:paraId="43AE4874" w14:textId="77777777" w:rsidR="00B079F7" w:rsidRPr="00DD3596" w:rsidRDefault="00B079F7" w:rsidP="00D86050">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D86050">
             <w:rPr>
               <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Publicado no D.O.U. em 19 de Janeiro de 2017.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="76E33D64" w14:textId="77777777" w:rsidR="00B079F7" w:rsidRDefault="00000000">
+  <w:p w14:paraId="76E33D64" w14:textId="77777777" w:rsidR="00B079F7" w:rsidRDefault="00575C91">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidR="00575C91">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="70E53A23">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark68548214" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:451.85pt;height:553.95pt;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId2" o:title="Iseop_IconeLogo" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6744BD5C" w14:textId="77777777" w:rsidR="00B079F7" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6744BD5C" w14:textId="77777777" w:rsidR="00B079F7" w:rsidRDefault="00575C91">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidR="00575C91">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="24F43499">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark68548212" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:451.85pt;height:553.95pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark68548212" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:451.85pt;height:553.95pt;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Iseop_IconeLogo" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B648C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="035C2E6E"/>
     <w:lvl w:ilvl="0" w:tplc="A07A0B98">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1164" w:hanging="171"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond" w:hint="default"/>
         <w:color w:val="231F20"/>
@@ -1450,154 +1513,160 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1256942853">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1923566453">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="769466768">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2086340354">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1084033788">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="957418376">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="78"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD3596"/>
     <w:rsid w:val="000141F2"/>
     <w:rsid w:val="0003127D"/>
     <w:rsid w:val="0003621E"/>
     <w:rsid w:val="00075E56"/>
     <w:rsid w:val="00097281"/>
     <w:rsid w:val="000A07FE"/>
     <w:rsid w:val="000A3CEA"/>
     <w:rsid w:val="000B3E76"/>
     <w:rsid w:val="000D540B"/>
     <w:rsid w:val="0012406E"/>
     <w:rsid w:val="00215DE1"/>
     <w:rsid w:val="00223FD6"/>
     <w:rsid w:val="00255E7A"/>
     <w:rsid w:val="002737C7"/>
     <w:rsid w:val="0028199F"/>
     <w:rsid w:val="002B21AF"/>
     <w:rsid w:val="002C0AB0"/>
     <w:rsid w:val="002C147A"/>
     <w:rsid w:val="003778E1"/>
     <w:rsid w:val="00377DC3"/>
     <w:rsid w:val="003C009C"/>
     <w:rsid w:val="00440963"/>
+    <w:rsid w:val="004A1832"/>
     <w:rsid w:val="005377A5"/>
+    <w:rsid w:val="00575C91"/>
     <w:rsid w:val="00596F39"/>
     <w:rsid w:val="005A52DD"/>
     <w:rsid w:val="005D3DEE"/>
     <w:rsid w:val="0067285E"/>
     <w:rsid w:val="00674D12"/>
     <w:rsid w:val="00697330"/>
     <w:rsid w:val="006C3783"/>
     <w:rsid w:val="006C57B8"/>
     <w:rsid w:val="006C7873"/>
     <w:rsid w:val="006D1EF7"/>
     <w:rsid w:val="006E43BD"/>
     <w:rsid w:val="00713FE5"/>
+    <w:rsid w:val="00744A45"/>
     <w:rsid w:val="007756AB"/>
     <w:rsid w:val="007C3129"/>
     <w:rsid w:val="007C448F"/>
     <w:rsid w:val="00813D73"/>
     <w:rsid w:val="00894003"/>
     <w:rsid w:val="00897C64"/>
     <w:rsid w:val="008D0BB9"/>
     <w:rsid w:val="008F57A3"/>
     <w:rsid w:val="00945C5A"/>
+    <w:rsid w:val="00966896"/>
     <w:rsid w:val="009846DB"/>
     <w:rsid w:val="009B03E5"/>
     <w:rsid w:val="00A200A9"/>
     <w:rsid w:val="00A21FDE"/>
     <w:rsid w:val="00A367CA"/>
     <w:rsid w:val="00A74074"/>
     <w:rsid w:val="00A75A96"/>
     <w:rsid w:val="00AB77C4"/>
     <w:rsid w:val="00B05154"/>
     <w:rsid w:val="00B079F7"/>
     <w:rsid w:val="00B33096"/>
     <w:rsid w:val="00B40492"/>
     <w:rsid w:val="00B4508D"/>
     <w:rsid w:val="00B564BC"/>
     <w:rsid w:val="00BB1338"/>
     <w:rsid w:val="00BE05AB"/>
     <w:rsid w:val="00BE0ABB"/>
     <w:rsid w:val="00BF155E"/>
     <w:rsid w:val="00C065F9"/>
+    <w:rsid w:val="00CA1088"/>
     <w:rsid w:val="00CC2AE2"/>
     <w:rsid w:val="00CC7B58"/>
     <w:rsid w:val="00D04B53"/>
     <w:rsid w:val="00D30BE3"/>
     <w:rsid w:val="00D708B4"/>
     <w:rsid w:val="00D86050"/>
     <w:rsid w:val="00DD3596"/>
     <w:rsid w:val="00DE1C8E"/>
     <w:rsid w:val="00E04F67"/>
     <w:rsid w:val="00E06318"/>
     <w:rsid w:val="00E51D1A"/>
+    <w:rsid w:val="00E7091A"/>
     <w:rsid w:val="00E77FC8"/>
     <w:rsid w:val="00EC0A24"/>
     <w:rsid w:val="00F116D2"/>
     <w:rsid w:val="00F857E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3453,67 +3522,67 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1928612148">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iseperondon@iseperondon.com.br" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iseperondon@iseperondon.com.br" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3758,86 +3827,87 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDE41E7F-04EC-47C8-9AD4-C6533771734E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>168</Words>
-  <Characters>909</Characters>
+  <Characters>912</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1075</CharactersWithSpaces>
+  <CharactersWithSpaces>1078</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Samuel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>