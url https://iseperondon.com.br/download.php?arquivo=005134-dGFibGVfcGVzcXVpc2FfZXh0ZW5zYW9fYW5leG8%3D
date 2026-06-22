--- v0 (2026-05-01)
+++ v1 (2026-06-22)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="772C1E6E" w14:textId="77777777" w:rsidR="0046644A" w:rsidRPr="00B135A2" w:rsidRDefault="0046644A" w:rsidP="001318A0">
       <w:pPr>
         <w:pStyle w:val="TextosemFormatao"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO EM ARIAL 12, CENTRALIZADO, NEGRITO: </w:t>
@@ -734,80 +735,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME, Nome. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título da obra em negrito</w:t>
       </w:r>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: subtítulo sem negrito. Cidade: Editora, Ano. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A8D3DA" w14:textId="77777777" w:rsidR="00946A72" w:rsidRDefault="00000000">
+    <w:p w14:paraId="68A8D3DA" w14:textId="77777777" w:rsidR="00946A72" w:rsidRDefault="00185E89">
       <w:r>
         <w:t xml:space="preserve">Palavras-chave: </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00946A72" w:rsidSect="003F74B9">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DBBEC01" w14:textId="77777777" w:rsidR="000373B1" w:rsidRDefault="000373B1" w:rsidP="003F74B9">
+    <w:p w14:paraId="4CC5C718" w14:textId="77777777" w:rsidR="00185E89" w:rsidRDefault="00185E89" w:rsidP="003F74B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12461A3A" w14:textId="77777777" w:rsidR="000373B1" w:rsidRDefault="000373B1" w:rsidP="003F74B9">
+    <w:p w14:paraId="27C58B65" w14:textId="77777777" w:rsidR="00185E89" w:rsidRDefault="00185E89" w:rsidP="003F74B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -833,61 +834,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="279FFFE0" w14:textId="77777777" w:rsidR="000373B1" w:rsidRDefault="000373B1" w:rsidP="003F74B9">
+    <w:p w14:paraId="694F2A01" w14:textId="77777777" w:rsidR="00185E89" w:rsidRDefault="00185E89" w:rsidP="003F74B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="575AD7D4" w14:textId="77777777" w:rsidR="000373B1" w:rsidRDefault="000373B1" w:rsidP="003F74B9">
+    <w:p w14:paraId="5789AD70" w14:textId="77777777" w:rsidR="00185E89" w:rsidRDefault="00185E89" w:rsidP="003F74B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="34C8E8F1" w14:textId="77777777" w:rsidR="0046644A" w:rsidRDefault="0046644A" w:rsidP="004C17EF">
       <w:pPr>
         <w:pStyle w:val="TextosemFormatao"/>
       </w:pPr>
       <w:r w:rsidRPr="004C17EF">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004C17EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1139,189 +1140,193 @@
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="4F81BD"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="74963D2B" w14:textId="77777777" w:rsidR="003964A7" w:rsidRDefault="003964A7" w:rsidP="000A3C28">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="4F81BD"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="42B58E16" w14:textId="77777777" w:rsidR="003964A7" w:rsidRPr="003964A7" w:rsidRDefault="003964A7" w:rsidP="003964A7">
+        <w:p w14:paraId="42B58E16" w14:textId="457B22EE" w:rsidR="003964A7" w:rsidRPr="003964A7" w:rsidRDefault="003964A7" w:rsidP="003964A7">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="4F81BD"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003964A7">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="4F81BD"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>202</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00C10986">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="4F81BD"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="31667200" w14:textId="77777777" w:rsidR="0046644A" w:rsidRDefault="0046644A">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB7D01"/>
     <w:rsid w:val="00013CB4"/>
     <w:rsid w:val="000373B1"/>
     <w:rsid w:val="00071D01"/>
     <w:rsid w:val="000A3C28"/>
     <w:rsid w:val="000D458A"/>
     <w:rsid w:val="001318A0"/>
     <w:rsid w:val="00163214"/>
     <w:rsid w:val="0017432C"/>
+    <w:rsid w:val="00185E89"/>
     <w:rsid w:val="001C37E5"/>
     <w:rsid w:val="001E4B4A"/>
     <w:rsid w:val="00214772"/>
     <w:rsid w:val="00231EF4"/>
     <w:rsid w:val="00241AF4"/>
     <w:rsid w:val="00293CFF"/>
     <w:rsid w:val="002A3FF0"/>
     <w:rsid w:val="00304E3D"/>
     <w:rsid w:val="00347DCB"/>
     <w:rsid w:val="00355848"/>
     <w:rsid w:val="0039173D"/>
     <w:rsid w:val="003964A7"/>
     <w:rsid w:val="003C217F"/>
     <w:rsid w:val="003F74B9"/>
     <w:rsid w:val="00417F32"/>
     <w:rsid w:val="00454887"/>
     <w:rsid w:val="0046644A"/>
     <w:rsid w:val="00481C68"/>
     <w:rsid w:val="00483092"/>
     <w:rsid w:val="00485D59"/>
     <w:rsid w:val="004C17EF"/>
     <w:rsid w:val="004C7763"/>
     <w:rsid w:val="006036BF"/>
+    <w:rsid w:val="00636922"/>
     <w:rsid w:val="00637F35"/>
     <w:rsid w:val="00642416"/>
     <w:rsid w:val="00657ECF"/>
     <w:rsid w:val="0069626D"/>
     <w:rsid w:val="00740673"/>
     <w:rsid w:val="00794B2C"/>
     <w:rsid w:val="007A1A92"/>
     <w:rsid w:val="007B44FA"/>
     <w:rsid w:val="007C18FB"/>
     <w:rsid w:val="007D5887"/>
     <w:rsid w:val="00821AC1"/>
     <w:rsid w:val="00821DBC"/>
     <w:rsid w:val="00877AD1"/>
     <w:rsid w:val="008C6E05"/>
     <w:rsid w:val="008F550C"/>
     <w:rsid w:val="009006E8"/>
     <w:rsid w:val="00903A04"/>
     <w:rsid w:val="0091195C"/>
     <w:rsid w:val="00933968"/>
     <w:rsid w:val="00946A72"/>
     <w:rsid w:val="009A1EF8"/>
     <w:rsid w:val="00A1472D"/>
     <w:rsid w:val="00A65804"/>
     <w:rsid w:val="00A70CEF"/>
     <w:rsid w:val="00A97806"/>
     <w:rsid w:val="00AB6DA8"/>
     <w:rsid w:val="00AC1A4D"/>
     <w:rsid w:val="00B135A2"/>
     <w:rsid w:val="00B41808"/>
     <w:rsid w:val="00B85360"/>
     <w:rsid w:val="00BC0E66"/>
+    <w:rsid w:val="00C10986"/>
     <w:rsid w:val="00C11490"/>
     <w:rsid w:val="00C52CB0"/>
     <w:rsid w:val="00C71D05"/>
     <w:rsid w:val="00C95297"/>
     <w:rsid w:val="00CB22B5"/>
     <w:rsid w:val="00CB3243"/>
     <w:rsid w:val="00CD3AF0"/>
     <w:rsid w:val="00D025D4"/>
     <w:rsid w:val="00D26391"/>
     <w:rsid w:val="00D6072B"/>
     <w:rsid w:val="00D71697"/>
     <w:rsid w:val="00D94956"/>
     <w:rsid w:val="00DA22FF"/>
     <w:rsid w:val="00DA2361"/>
     <w:rsid w:val="00DA7F5A"/>
     <w:rsid w:val="00DB7D01"/>
     <w:rsid w:val="00DD7CA8"/>
     <w:rsid w:val="00E15F3F"/>
     <w:rsid w:val="00E748C9"/>
     <w:rsid w:val="00EA547E"/>
     <w:rsid w:val="00EB1528"/>
     <w:rsid w:val="00EB3174"/>
     <w:rsid w:val="00EB763E"/>
     <w:rsid w:val="00F03A0E"/>
     <w:rsid w:val="00F073B8"/>