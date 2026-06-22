--- v0 (2026-05-01)
+++ v1 (2026-06-22)
@@ -1,52 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="61364513" w14:textId="77777777" w:rsidR="0046644A" w:rsidRPr="00B135A2" w:rsidRDefault="0046644A" w:rsidP="001318A0">
       <w:pPr>
         <w:pStyle w:val="TextosemFormatao"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO EM ARIAL 12, CENTRALIZADO, NEGRITO: </w:t>
@@ -89,52 +86,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAMPOS, Daiane Alves</w:t>
       </w:r>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>; BERNARDES, Sibele Luisa</w:t>
-      </w:r>
+        <w:t xml:space="preserve">; BERNARDES, Sibele </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B135A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Luisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3843A142" w14:textId="77777777" w:rsidR="0046644A" w:rsidRPr="00B135A2" w:rsidRDefault="0046644A" w:rsidP="003D1DF3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -403,68 +411,98 @@
         </w:smartTagPr>
         <w:r w:rsidRPr="00B135A2">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>1,5 cm</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fonte arial 12, entrelinhas simples e texto justificado. Deve-se utilizar 1 linha em branco entre títulos e texto, o mesmo entre cada referência listada. As citações recuadas (com mais de 3 linhas), notas de rodapé e legendas devem ter tamanho 10 e entrelinhas simples. O texto </w:t>
+        <w:t xml:space="preserve">Fonte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B135A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B135A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, entrelinhas simples e texto justificado. Deve-se utilizar 1 linha em branco entre títulos e texto, o mesmo entre cada referência listada. As citações recuadas (com mais de 3 linhas), notas de rodapé e legendas devem ter tamanho 10 e entrelinhas simples. O texto </w:t>
       </w:r>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>deve usar o sistema autor-data. Não inserir número de página no arquivo</w:t>
       </w:r>
       <w:r w:rsidR="003D1DF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, que deve ter extensão .doc</w:t>
-      </w:r>
+        <w:t>, que deve ter extensão .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D1DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, obrigatoriamente. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CD8AE6" w14:textId="1CE32632" w:rsidR="0046644A" w:rsidRPr="00B135A2" w:rsidRDefault="0046644A" w:rsidP="00F03A0E">
       <w:pPr>
         <w:pStyle w:val="TextosemFormatao"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1DB347C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -1007,166 +1045,150 @@
         <w:t xml:space="preserve">CALADO, A. Brasil não despreza o nordeste da cruz. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Folha de S. Paulo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B135A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>, São Paulo, 17 abr. 1993. Caderno 4, p. 8.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0046644A" w:rsidRPr="00B135A2" w:rsidSect="003F74B9">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="508D324A" w14:textId="77777777" w:rsidR="00A7477F" w:rsidRDefault="00A7477F" w:rsidP="003F74B9">
+    <w:p w14:paraId="02C67FFB" w14:textId="77777777" w:rsidR="00E12786" w:rsidRDefault="00E12786" w:rsidP="003F74B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CEA69BD" w14:textId="77777777" w:rsidR="00A7477F" w:rsidRDefault="00A7477F" w:rsidP="003F74B9">
+    <w:p w14:paraId="6BF5EE14" w14:textId="77777777" w:rsidR="00E12786" w:rsidRDefault="00E12786" w:rsidP="003F74B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Thorndale"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
     </w:tblGrid>
     <w:tr w:rsidR="1DB347C3" w14:paraId="5E7820EE" w14:textId="77777777" w:rsidTr="1DB347C3">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="31E9EF97" w14:textId="1E732EE4" w:rsidR="1DB347C3" w:rsidRDefault="1DB347C3" w:rsidP="1DB347C3">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -1183,74 +1205,64 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5DB76C21" w14:textId="222B5805" w:rsidR="1DB347C3" w:rsidRDefault="1DB347C3" w:rsidP="1DB347C3">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2365727F" w14:textId="6E6ECBE7" w:rsidR="1DB347C3" w:rsidRDefault="1DB347C3" w:rsidP="1DB347C3">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="077071C0" w14:textId="77777777" w:rsidR="00A7477F" w:rsidRDefault="00A7477F" w:rsidP="003F74B9">
+    <w:p w14:paraId="7ECC8259" w14:textId="77777777" w:rsidR="00E12786" w:rsidRDefault="00E12786" w:rsidP="003F74B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A5C560B" w14:textId="77777777" w:rsidR="00A7477F" w:rsidRDefault="00A7477F" w:rsidP="003F74B9">
+    <w:p w14:paraId="671C3168" w14:textId="77777777" w:rsidR="00E12786" w:rsidRDefault="00E12786" w:rsidP="003F74B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1CB20C51" w14:textId="06803197" w:rsidR="0046644A" w:rsidRDefault="0046644A" w:rsidP="004C17EF">
       <w:pPr>
         <w:pStyle w:val="TextosemFormatao"/>
       </w:pPr>
       <w:r w:rsidRPr="004C17EF">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004C17EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1389,69 +1401,60 @@
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professor orientador</w:t>
       </w:r>
       <w:r w:rsidRPr="004C17EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. E-mail: enderecoeletronico@autor.com.br</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="0046644A" w:rsidRDefault="0046644A" w:rsidP="004C17EF">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="541871145"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:tbl>
         <w:tblPr>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:bottom w:val="single" w:sz="18" w:space="0" w:color="808080"/>
             <w:insideV w:val="single" w:sz="18" w:space="0" w:color="808080"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="72" w:type="dxa"/>
             <w:left w:w="115" w:type="dxa"/>
             <w:bottom w:w="72" w:type="dxa"/>
             <w:right w:w="115" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPr>
         <w:tblGrid>
           <w:gridCol w:w="7926"/>
           <w:gridCol w:w="1145"/>
         </w:tblGrid>
         <w:tr w:rsidR="003D1DF3" w:rsidRPr="00D94956" w14:paraId="09688321" w14:textId="77777777" w:rsidTr="4309FC9F">
           <w:trPr>
             <w:trHeight w:val="288"/>
           </w:trPr>
           <w:tc>
@@ -1540,117 +1543,109 @@
               <w:pPr>
                 <w:pStyle w:val="Cabealho"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F80BD"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
             <w:p w14:paraId="6F9A97D8" w14:textId="77777777" w:rsidR="00AF3D19" w:rsidRDefault="00AF3D19" w:rsidP="4309FC9F">
               <w:pPr>
                 <w:pStyle w:val="Cabealho"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F80BD"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
-            <w:p w14:paraId="42B71CCD" w14:textId="59781A6C" w:rsidR="003D1DF3" w:rsidRDefault="4309FC9F" w:rsidP="4309FC9F">
+            <w:p w14:paraId="42B71CCD" w14:textId="470E890E" w:rsidR="003D1DF3" w:rsidRDefault="4309FC9F" w:rsidP="4309FC9F">
               <w:pPr>
                 <w:pStyle w:val="Cabealho"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F80BD"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="4309FC9F">
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F80BD"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>202</w:t>
               </w:r>
-              <w:r w:rsidR="00A761A6">
+              <w:r w:rsidR="009E56F8">
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="4F80BD"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>5</w:t>
+                <w:t>6</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
-      <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="0046644A" w:rsidRPr="003D1DF3" w:rsidRDefault="00000000" w:rsidP="003D1DF3">
+      <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="0046644A" w:rsidRPr="003D1DF3" w:rsidRDefault="00E12786" w:rsidP="003D1DF3">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB7D01"/>
     <w:rsid w:val="00013CB4"/>
     <w:rsid w:val="00037DB4"/>
     <w:rsid w:val="00071D01"/>
     <w:rsid w:val="000D458A"/>
@@ -1658,99 +1653,102 @@
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="001C37E5"/>
     <w:rsid w:val="001E4B4A"/>
     <w:rsid w:val="00214772"/>
     <w:rsid w:val="00283129"/>
     <w:rsid w:val="00293CFF"/>
     <w:rsid w:val="002A3FF0"/>
     <w:rsid w:val="00304E3D"/>
     <w:rsid w:val="00316F42"/>
     <w:rsid w:val="00347DCB"/>
     <w:rsid w:val="00392710"/>
     <w:rsid w:val="003C217F"/>
     <w:rsid w:val="003D1DF3"/>
     <w:rsid w:val="003F4D0A"/>
     <w:rsid w:val="003F74B9"/>
     <w:rsid w:val="00432209"/>
     <w:rsid w:val="00454887"/>
     <w:rsid w:val="0046644A"/>
     <w:rsid w:val="00481C68"/>
     <w:rsid w:val="00483092"/>
     <w:rsid w:val="004C17EF"/>
     <w:rsid w:val="004C7763"/>
     <w:rsid w:val="005921B3"/>
     <w:rsid w:val="005F07C3"/>
     <w:rsid w:val="006036BF"/>
+    <w:rsid w:val="00636922"/>
     <w:rsid w:val="00642416"/>
     <w:rsid w:val="00657ECF"/>
     <w:rsid w:val="0069626D"/>
     <w:rsid w:val="006C49CA"/>
     <w:rsid w:val="00794B2C"/>
     <w:rsid w:val="007A1A92"/>
     <w:rsid w:val="007B5713"/>
     <w:rsid w:val="007C18FB"/>
     <w:rsid w:val="007D5887"/>
     <w:rsid w:val="00821AC1"/>
     <w:rsid w:val="00821DBC"/>
     <w:rsid w:val="0087786A"/>
     <w:rsid w:val="00877AD1"/>
     <w:rsid w:val="008F550C"/>
     <w:rsid w:val="009006E8"/>
     <w:rsid w:val="00903A04"/>
     <w:rsid w:val="0091195C"/>
     <w:rsid w:val="00933968"/>
     <w:rsid w:val="009A1EF8"/>
+    <w:rsid w:val="009E56F8"/>
     <w:rsid w:val="00A1472D"/>
     <w:rsid w:val="00A65804"/>
     <w:rsid w:val="00A70CEF"/>
     <w:rsid w:val="00A7477F"/>
     <w:rsid w:val="00A761A6"/>
     <w:rsid w:val="00A97806"/>
     <w:rsid w:val="00AB6DA8"/>
     <w:rsid w:val="00AC1173"/>
     <w:rsid w:val="00AF3D19"/>
     <w:rsid w:val="00B135A2"/>
     <w:rsid w:val="00B41808"/>
     <w:rsid w:val="00B5570C"/>
     <w:rsid w:val="00B85360"/>
     <w:rsid w:val="00BC0E66"/>
     <w:rsid w:val="00C11490"/>
     <w:rsid w:val="00C52CB0"/>
     <w:rsid w:val="00C71D05"/>
     <w:rsid w:val="00C95297"/>
     <w:rsid w:val="00CB22B5"/>
     <w:rsid w:val="00CB3243"/>
     <w:rsid w:val="00CD3AF0"/>
     <w:rsid w:val="00D025D4"/>
     <w:rsid w:val="00D26391"/>
     <w:rsid w:val="00D6072B"/>
     <w:rsid w:val="00D71697"/>
     <w:rsid w:val="00D94956"/>
     <w:rsid w:val="00DA22FF"/>
     <w:rsid w:val="00DA2361"/>
     <w:rsid w:val="00DB7D01"/>
     <w:rsid w:val="00DD7CA8"/>
+    <w:rsid w:val="00E12786"/>
     <w:rsid w:val="00E15F3F"/>
     <w:rsid w:val="00E748C9"/>
     <w:rsid w:val="00EA547E"/>
     <w:rsid w:val="00EB1528"/>
     <w:rsid w:val="00EB3174"/>
     <w:rsid w:val="00EB763E"/>
     <w:rsid w:val="00F03A0E"/>
     <w:rsid w:val="00F073B8"/>
     <w:rsid w:val="00F85B07"/>
     <w:rsid w:val="00FF0A87"/>
     <w:rsid w:val="00FF28A6"/>
     <w:rsid w:val="00FF52E5"/>
     <w:rsid w:val="0E122065"/>
     <w:rsid w:val="1DB347C3"/>
     <w:rsid w:val="4309FC9F"/>
     <w:rsid w:val="4DF88049"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -2362,54 +2360,54 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>